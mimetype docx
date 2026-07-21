--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -48,192 +48,184 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>решения</w:t>
       </w:r>
       <w:r w:rsidR="00DE002A" w:rsidRPr="006C3F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> общего собрания СНТ "Титан" от </w:t>
       </w:r>
-      <w:r w:rsidR="00793A6F">
+      <w:r w:rsidR="00385FB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793A6F" w:rsidRPr="006C3F9D">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB8" w:rsidRPr="006C3F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00793A6F">
+      <w:r w:rsidR="00385FB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00793A6F" w:rsidRPr="006C3F9D">
+      <w:r w:rsidR="00385FB8" w:rsidRPr="006C3F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00793A6F">
+      <w:r w:rsidR="00385FB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793A6F" w:rsidRPr="006C3F9D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB8" w:rsidRPr="006C3F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE59A3" w:rsidRDefault="00FE59A3" w:rsidP="00FE59A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00793A6F" w:rsidRPr="008D3676" w:rsidRDefault="00793A6F" w:rsidP="005A2E4F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3676">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Избрать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">председателем собрания </w:t>
+        <w:t>председателем собрания (уч.254)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(уч.254)</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, секретарем собрания (уч.</w:t>
+      </w:r>
+      <w:r w:rsidR="005307D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, секретарем собрания </w:t>
-[...23 lines deleted...]
-        <w:t>(уч.341,290</w:t>
+        <w:t xml:space="preserve">) в счетную комиссию: </w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(уч.344,129</w:t>
       </w:r>
       <w:r w:rsidR="005A2E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005A2E4F" w:rsidRPr="00A53ECE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00793A6F" w:rsidRPr="00715D47" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -306,933 +298,675 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Утвердить отчёт ревизионной комиссии о </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">финансово-хозяйственной деятельности </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D95FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>СНТ"Титан</w:t>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="005307D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>НТ"Титан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005307D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" за период с 01.06.2025 г. по 31.05.2026</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D95FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">" за период с 01.06.2024 г. по 31.05.2025 г. </w:t>
+        <w:t xml:space="preserve"> г. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Акты №1,2,3 прилагаются).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A6F" w:rsidRPr="00D95FAF" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
+    <w:p w:rsidR="00D567FE" w:rsidRPr="00D95FAF" w:rsidRDefault="00D567FE" w:rsidP="00D567FE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D95FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Утвердить изменения в Устав в следующей редакции: </w:t>
+        <w:t>Утвердить  приходно</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D95FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-расходную смету  СНТ "Титан" и сумму взносов на период  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г. - 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>из расчёта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9,47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рублей за 1м2 ( 6 соток </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>17683</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> руб. в год</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>), с возможностью корректировки статей по факту выполнения работ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и план работ: </w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Крыльцо в Правлении, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Опиловка ЛЭП 2/Центр.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E5EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ул</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E5EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ремонт дорог (5-9 ул. – отсев, у озера, 10-11 ул., фр. 20-40, угол 1/верхней, 6-7 верх., - фр.40-70, в границах 1-4 ямочный ремонт – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асф.кр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Электрофикация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1ул, 2/3ул, 4-9 – по возможности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A6F" w:rsidRPr="00D95FAF" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
-[...119 lines deleted...]
-    <w:p w:rsidR="00793A6F" w:rsidRPr="00D95FAF" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
+    <w:p w:rsidR="00D567FE" w:rsidRPr="009922A9" w:rsidRDefault="00D567FE" w:rsidP="00D567FE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009922A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перенести вопрос для голосования по АСКУЭ на следующий год, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D95FAF">
-[...5 lines deleted...]
-        <w:t>Утвердить  приходно</w:t>
+      <w:r w:rsidRPr="009922A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>счетчики</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D95FAF">
-[...15 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="009922A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подлежащие поверке – оставить как есть, до решения вопрос о переходе на АСКУЭ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00793A6F" w:rsidRPr="00D95FAF" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
+    <w:p w:rsidR="00385FB8" w:rsidRPr="006C6D56" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Утвердить новое штатное расписание: заменить должность «кассир», на должность «Специалист по работе с дебиторской задолженностью»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A6F" w:rsidRPr="00D95FAF" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
-[...37 lines deleted...]
-    <w:p w:rsidR="00793A6F" w:rsidRPr="008D3676" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
+    <w:p w:rsidR="00385FB8" w:rsidRPr="00333973" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00333973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00333973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>плату</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00333973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> взимаемую за:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385FB8" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Принять новую редакцию положения об энергоснабжении в СНТ «Титан»</w:t>
+        <w:t>Копии документов – 10 руб./лист</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A6F" w:rsidRPr="008D3676" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
+    <w:p w:rsidR="00385FB8" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Доп.ключ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 100 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00385FB8" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Остальное, как было:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00385FB8" w:rsidRPr="005E5BF8" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Замена номера к воротам – 100 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E5BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00385FB8" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E5BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Доп.номер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E5BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 500 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E5BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00385FB8" w:rsidRPr="005E5BF8" w:rsidRDefault="00385FB8" w:rsidP="00385FB8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Компенсация ущерба от грузовых автомобилей (до 10 т) -250 р., (свыше 20) -500, спецтехника 700 руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D567FE" w:rsidRDefault="00D567FE" w:rsidP="00D567FE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Принять </w:t>
-[...7 lines deleted...]
-        <w:t>Положения об общественной безопасности.</w:t>
+        <w:t>Для обеспечения потребностей садоводов в питьевой воде Соглашение утвердить</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Подготовительный период завершить до 31.12.2025</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793A6F" w:rsidRDefault="00793A6F" w:rsidP="00793A6F">
+    <w:p w:rsidR="00793A6F" w:rsidRPr="00385FB8" w:rsidRDefault="00D567FE" w:rsidP="00385FB8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...518 lines deleted...]
-        <w:t xml:space="preserve">Секретарь собрания     </w:t>
+        <w:t>Исключить члена правления уч. 113 , избрать в Правление члена СНТ уч.91</w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE3E03" w:rsidRDefault="00EE3E03" w:rsidP="00FE59A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EE3E03" w:rsidRDefault="00EE3E03" w:rsidP="00FE59A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="28"/>
@@ -1637,97 +1371,100 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE002A"/>
     <w:rsid w:val="0005361D"/>
+    <w:rsid w:val="001E5EAC"/>
     <w:rsid w:val="0023570B"/>
+    <w:rsid w:val="00385FB8"/>
     <w:rsid w:val="00402885"/>
+    <w:rsid w:val="005307D8"/>
     <w:rsid w:val="005A2E4F"/>
     <w:rsid w:val="00651E62"/>
     <w:rsid w:val="006C3F9D"/>
     <w:rsid w:val="00793A6F"/>
     <w:rsid w:val="008819FC"/>
     <w:rsid w:val="008D3676"/>
     <w:rsid w:val="0097323E"/>
     <w:rsid w:val="009A50BA"/>
     <w:rsid w:val="009E6368"/>
     <w:rsid w:val="00A527E2"/>
     <w:rsid w:val="00AE36B0"/>
     <w:rsid w:val="00BD534A"/>
     <w:rsid w:val="00CD1C91"/>
+    <w:rsid w:val="00D567FE"/>
     <w:rsid w:val="00D96A2C"/>
     <w:rsid w:val="00DE002A"/>
     <w:rsid w:val="00DE0ACA"/>
     <w:rsid w:val="00E81695"/>
     <w:rsid w:val="00ED119E"/>
     <w:rsid w:val="00EE3E03"/>
     <w:rsid w:val="00FE59A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4FC19AC3"/>
   <w15:docId w15:val="{B23C9E29-049B-481C-8BCE-BCCBCC32FDE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2464,67 +2201,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2876</Characters>
+  <Pages>1</Pages>
+  <Words>254</Words>
+  <Characters>1452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3374</CharactersWithSpaces>
+  <CharactersWithSpaces>1703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alex 2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>